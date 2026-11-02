--- v0 (2026-09-02)
+++ v1 (2026-11-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p w14:paraId="72A392AD">
       <w:pPr>
         <w:spacing w:before="320" w:after="120" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="等线" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t>禧宝AI 用户注册须知</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6D87894C">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="288" w:lineRule="auto"/>
@@ -350,62 +350,88 @@
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="等线" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>3. 用户合规生成内容，经用户自行核验无侵权后，可合法个人使用及商用；用户是最终使用责任人。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6DD3C2A7">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="等线" w:cs="Arial"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>4. AI生成内容存在概率性错误、幻觉、偏差，平台不保证内容绝对准确、合规、无侵权，用户对外发布、商用、公开传播时需自行审核、主动标注AI生成属性，不得删除、篡改平台AI生成标识。</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="288" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>5. 生成合成内容标识：平台对人工智能生成合成的文字、图片、音频、视频等，在用户界面显著位置持续显示“AI生成合成内容”或“AI生成”；对适用的下载文件同时写入可验证的隐式标识。复制、下载及整理发布素材时必须保留标识，用户不得删除、篡改、隐匿或规避。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="288" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>6. 标识安全门禁：只有显式标识与隐式标识均经写后回读验证的生成合成文件才允许预览、下载或进入发布素材包；写入失败、回读失败、格式不受支持或校验不一致时，平台将停止交付且不会回退未标识原件。该门禁不改变已完成任务的客观状态、积分结算或依法应执行的退款。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120" w:line="288" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>7. 3D与特殊载体：在平台尚不能可靠实现并验证适用标准载体时，3D模型原件及其他不受支持格式不向用户交付，仅可提供已通过图片标识校验的静态预览；原始素材仍按隐私与保存规则私有保留。平台不提供无标识的“干净导出”；法律法规允许的特殊情形须另行审查、留痕并满足法定条件。</w:t>
+      </w:r>
+    </w:p>
     <w:p w14:paraId="569FC43A">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...3 lines deleted...]
-        <w:t>5. 因用户输入素材、生成内容导致第三方侵权索赔、行政处罚的，由用户独立承担全部责任，若造成平台损失，用户需全额赔偿。</w:t>
+        <w:t>8. 因用户输入素材、生成内容导致第三方侵权索赔、行政处罚的，由用户独立承担全部责任，若造成平台损失，用户需全额赔偿。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1DDF1EAF">
       <w:pPr>
         <w:spacing w:before="300" w:after="120" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w:outlineLvl w:val="2"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="heading_5"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="等线" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="30"/>
         </w:rPr>
         <w:t>五、平台服务与付费额度规则</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p w14:paraId="4D299C94">
       <w:pPr>
         <w:spacing w:before="120" w:after="120" w:line="288" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
@@ -1024,51 +1050,51 @@
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="3">
     <w:name w:val="Default Paragraph Font"/>
     <w:semiHidden/>
     <w:uiPriority w:val="0"/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="2">
     <w:name w:val="Normal Table"/>
     <w:semiHidden/>
     <w:uiPriority w:val="0"/>
     <w:tblPr>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/document.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="WPS">
   <a:themeElements>
     <a:clrScheme name="WPS">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4874CB"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="EE822F"/>
       </a:accent2>